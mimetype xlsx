--- v0 (2025-10-27)
+++ v1 (2026-04-16)
@@ -1,125 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29922"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\CWRG\Admin\Admin, Gen-100\P &amp; P-00\Templates\Orientation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bcgov.sharepoint.com/teams/00887-Programs/Shared Documents/CWRG-Comms/March 2026 updates/For CEU - CWRG March 2026/March 20 eApp ADM Approved/Documents for upload/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B1FC0A0-B90C-4365-B5BD-1D83879A515F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C012FEC-F9C9-448B-9B17-3D29D976A587}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DD3232B4-DE83-46A4-9E38-C3A2F9AAAB8C}"/>
+    <workbookView xWindow="-37680" yWindow="-2750" windowWidth="20790" windowHeight="14450" xr2:uid="{DD3232B4-DE83-46A4-9E38-C3A2F9AAAB8C}"/>
   </bookViews>
   <sheets>
     <sheet name="Tracker" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H38" i="3" l="1"/>
-[...6 lines deleted...]
-  <c r="H18" i="3"/>
+  <c r="H40" i="3" l="1"/>
+  <c r="G41" i="3"/>
+  <c r="B7" i="3" s="1"/>
+  <c r="B8" i="3" s="1"/>
+  <c r="H35" i="3"/>
+  <c r="H30" i="3"/>
+  <c r="H25" i="3"/>
+  <c r="H20" i="3"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="57">
-[...1 lines deleted...]
-    <t>Participant Financial Support Costs Tracker</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="59">
+  <si>
+    <r>
+      <t xml:space="preserve">Participant Financial Support Costs Tracker
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">PFS expenditures are to be completed with the attestation in the online system before submitting the completion report.
+This PFS tracker spreadsheet may  be used as an organizational tracking tool. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
   </si>
   <si>
     <t>Examples of Eligible Participant Financial Supports</t>
   </si>
   <si>
     <t xml:space="preserve">Ineligible Participant Financial Supports  </t>
   </si>
   <si>
     <t>Agreement #:</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Child Care</t>
   </si>
   <si>
     <t>Immunization</t>
   </si>
   <si>
     <t>Completion Bonuses/Honorariums/Cash/Training Allowance/Stipend</t>
   </si>
   <si>
     <t xml:space="preserve">Costs for employment support services (ESS) </t>
   </si>
@@ -153,69 +166,95 @@
   <si>
     <t>Staff Salary bonuses</t>
   </si>
   <si>
     <t>Total PFS Allocated:</t>
   </si>
   <si>
     <t>Refreshment</t>
   </si>
   <si>
     <t>Disability Supports</t>
   </si>
   <si>
     <t>Participant wages.</t>
   </si>
   <si>
     <t>Textbooks</t>
   </si>
   <si>
     <t xml:space="preserve">PFS Amount to be returned to Province (overpayment): </t>
   </si>
   <si>
     <t>Tools</t>
   </si>
   <si>
-    <t>Accommodations</t>
+    <t>Hotel/Motel Accommodations</t>
   </si>
   <si>
     <t>Purchase of capital assets intended for exclusive use in the applicant’s organization and the long-term operational support of that organization.</t>
   </si>
   <si>
-    <t>Average/Participant*:</t>
+    <t>Rent</t>
+  </si>
+  <si>
+    <t>Max/Participant*:</t>
   </si>
   <si>
     <t>$X,XXX</t>
   </si>
   <si>
     <t>Laptop (if deemed as required for the participant)</t>
   </si>
   <si>
     <t xml:space="preserve">Other – Contact your Program Manager to determine eligibility </t>
   </si>
   <si>
-    <t>*PFS amount allocated to individual participants can vary but the total PFS expenditures for all participants combined cannot exceed the maximum PFS "Total Cost" allocation.</t>
+    <r>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>No participant can ever receive more than the maximum per participant PFS amount as set out in Schedule A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>License, membership, examination fees</t>
   </si>
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Expense Category</t>
   </si>
   <si>
     <t>Expense Type</t>
   </si>
   <si>
     <t>Expense Frequency</t>
   </si>
   <si>
     <t>Number of Payments Received</t>
   </si>
   <si>
     <t>Receipt (s) on File</t>
   </si>
   <si>
     <t>Total Amount expensed or Reimbursed ($)</t>
   </si>
@@ -237,172 +276,188 @@
   <si>
     <t>Example</t>
   </si>
   <si>
     <t>Amount Received by Participant to Date</t>
   </si>
   <si>
     <t>R. Donald</t>
   </si>
   <si>
     <t>P. Fox</t>
   </si>
   <si>
     <t>J. Arnold</t>
   </si>
   <si>
     <t>Cohort Expenses (Catered Lunch, Refreshments)</t>
   </si>
   <si>
     <t>Catered Lunch</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Amount Spent on Cohort to Date</t>
   </si>
   <si>
-    <t>* Please make sure cohort expenses are taken into account when calculating total amount received per participant</t>
+    <t>*Please make sure cohort expenses are taken into account when calculating total amount received per participant</t>
   </si>
   <si>
     <t>Total Amount of PFS Allocated</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -722,55 +777,85 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -841,60 +926,60 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -903,122 +988,125 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...5 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1292,102 +1380,90 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAC80345-6C6D-47F8-8809-3FE9CF23768B}">
-  <dimension ref="A1:CR40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAC80345-6C6D-47F8-8809-3FE9CF23768B}">
+  <dimension ref="A1:CR42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="54" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.54296875" customWidth="1"/>
+    <col min="1" max="1" width="59.28515625" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" customWidth="1"/>
     <col min="4" max="4" width="35" style="24" customWidth="1"/>
-    <col min="5" max="5" width="35.453125" style="24" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="12.7265625" customWidth="1"/>
+    <col min="5" max="5" width="35.42578125" style="24" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" customWidth="1"/>
+    <col min="7" max="7" width="43.7109375" customWidth="1"/>
+    <col min="8" max="8" width="40.42578125" customWidth="1"/>
+    <col min="9" max="9" width="15.28515625" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" customWidth="1"/>
+    <col min="12" max="12" width="15.5703125" customWidth="1"/>
+    <col min="14" max="14" width="7.42578125" customWidth="1"/>
+    <col min="15" max="15" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:96" s="3" customFormat="1" ht="64.150000000000006" customHeight="1">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...9 lines deleted...]
-      <c r="H1" s="75"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
@@ -1433,2345 +1509,2511 @@
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="2"/>
       <c r="BZ1" s="2"/>
       <c r="CA1" s="2"/>
       <c r="CB1" s="2"/>
       <c r="CC1" s="2"/>
       <c r="CD1" s="2"/>
       <c r="CE1" s="2"/>
       <c r="CF1" s="2"/>
       <c r="CG1" s="2"/>
       <c r="CH1" s="2"/>
       <c r="CI1" s="2"/>
       <c r="CJ1" s="2"/>
       <c r="CK1" s="2"/>
       <c r="CL1" s="2"/>
       <c r="CM1" s="2"/>
       <c r="CN1" s="2"/>
       <c r="CO1" s="2"/>
       <c r="CP1" s="2"/>
       <c r="CQ1" s="2"/>
       <c r="CR1" s="2"/>
     </row>
-    <row r="2" spans="1:96" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:96" s="3" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="78"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+      <c r="AO2" s="2"/>
+      <c r="AP2" s="2"/>
+      <c r="AQ2" s="2"/>
+      <c r="AR2" s="2"/>
+      <c r="AS2" s="2"/>
+      <c r="AT2" s="2"/>
+      <c r="AU2" s="2"/>
+      <c r="AV2" s="2"/>
+      <c r="AW2" s="2"/>
+      <c r="AX2" s="2"/>
+      <c r="AY2" s="2"/>
+      <c r="AZ2" s="2"/>
+      <c r="BA2" s="2"/>
+      <c r="BB2" s="2"/>
+      <c r="BC2" s="2"/>
+      <c r="BD2" s="2"/>
+      <c r="BE2" s="2"/>
+      <c r="BF2" s="2"/>
+      <c r="BG2" s="2"/>
+      <c r="BH2" s="2"/>
+      <c r="BI2" s="2"/>
+      <c r="BJ2" s="2"/>
+      <c r="BK2" s="2"/>
+      <c r="BL2" s="2"/>
+      <c r="BM2" s="2"/>
+      <c r="BN2" s="2"/>
+      <c r="BO2" s="2"/>
+      <c r="BP2" s="2"/>
+      <c r="BQ2" s="2"/>
+      <c r="BR2" s="2"/>
+      <c r="BS2" s="2"/>
+      <c r="BT2" s="2"/>
+      <c r="BU2" s="2"/>
+      <c r="BV2" s="2"/>
+      <c r="BW2" s="2"/>
+      <c r="BX2" s="2"/>
+      <c r="BY2" s="2"/>
+      <c r="BZ2" s="2"/>
+      <c r="CA2" s="2"/>
+      <c r="CB2" s="2"/>
+      <c r="CC2" s="2"/>
+      <c r="CD2" s="2"/>
+      <c r="CE2" s="2"/>
+      <c r="CF2" s="2"/>
+      <c r="CG2" s="2"/>
+      <c r="CH2" s="2"/>
+      <c r="CI2" s="2"/>
+      <c r="CJ2" s="2"/>
+      <c r="CK2" s="2"/>
+      <c r="CL2" s="2"/>
+      <c r="CM2" s="2"/>
+      <c r="CN2" s="2"/>
+      <c r="CO2" s="2"/>
+      <c r="CP2" s="2"/>
+      <c r="CQ2" s="2"/>
+      <c r="CR2" s="2"/>
+    </row>
+    <row r="3" spans="1:96" s="3" customFormat="1" ht="46.5" customHeight="1">
+      <c r="C3" s="2"/>
+      <c r="D3" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="79"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="80"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+      <c r="AP3" s="2"/>
+      <c r="AQ3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+      <c r="AY3" s="2"/>
+      <c r="AZ3" s="2"/>
+      <c r="BA3" s="2"/>
+      <c r="BB3" s="2"/>
+      <c r="BC3" s="2"/>
+      <c r="BD3" s="2"/>
+      <c r="BE3" s="2"/>
+      <c r="BF3" s="2"/>
+      <c r="BG3" s="2"/>
+      <c r="BH3" s="2"/>
+      <c r="BI3" s="2"/>
+      <c r="BJ3" s="2"/>
+      <c r="BK3" s="2"/>
+      <c r="BL3" s="2"/>
+      <c r="BM3" s="2"/>
+      <c r="BN3" s="2"/>
+      <c r="BO3" s="2"/>
+      <c r="BP3" s="2"/>
+      <c r="BQ3" s="2"/>
+      <c r="BR3" s="2"/>
+      <c r="BS3" s="2"/>
+      <c r="BT3" s="2"/>
+      <c r="BU3" s="2"/>
+      <c r="BV3" s="2"/>
+      <c r="BW3" s="2"/>
+      <c r="BX3" s="2"/>
+      <c r="BY3" s="2"/>
+      <c r="BZ3" s="2"/>
+      <c r="CA3" s="2"/>
+      <c r="CB3" s="2"/>
+      <c r="CC3" s="2"/>
+      <c r="CD3" s="2"/>
+      <c r="CE3" s="2"/>
+      <c r="CF3" s="2"/>
+      <c r="CG3" s="2"/>
+      <c r="CH3" s="2"/>
+      <c r="CI3" s="2"/>
+      <c r="CJ3" s="2"/>
+      <c r="CK3" s="2"/>
+      <c r="CL3" s="2"/>
+      <c r="CM3" s="2"/>
+      <c r="CN3" s="2"/>
+      <c r="CO3" s="2"/>
+      <c r="CP3" s="2"/>
+      <c r="CQ3" s="2"/>
+      <c r="CR3" s="2"/>
+    </row>
+    <row r="4" spans="1:96" s="3" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A4" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="41" t="s">
-[...3 lines deleted...]
-      <c r="D2" s="36" t="s">
+      <c r="B4" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2"/>
+      <c r="D4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="38" t="s">
+      <c r="E4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="39" t="s">
+      <c r="G4" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="39" t="s">
+      <c r="H4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="2" t="s">
-[...260 lines deleted...]
-      <c r="CR2" s="2" t="s">
+      <c r="I4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BJ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BV4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CH4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CK4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CR4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:96" s="3" customFormat="1" ht="26" x14ac:dyDescent="0.5">
-      <c r="A3" s="40" t="s">
+    <row r="5" spans="1:96" s="3" customFormat="1" ht="27.6">
+      <c r="A5" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="41" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="37" t="s">
+      <c r="B5" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="2"/>
+      <c r="D5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="38" t="s">
+      <c r="E5" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="39" t="s">
+      <c r="G5" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="45" t="s">
+      <c r="H5" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="2" t="s">
-[...260 lines deleted...]
-      <c r="CR3" s="2" t="s">
+      <c r="I5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="V5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BB5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BD5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BF5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BI5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BJ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BR5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BT5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BV5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BX5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CB5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CD5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CF5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CG5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CH5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CK5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CN5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CO5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CP5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CR5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:96" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="40" t="s">
+    <row r="6" spans="1:96" s="3" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A6" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B6" s="42">
         <v>0</v>
       </c>
-      <c r="C4" s="4"/>
-      <c r="D4" s="37" t="s">
+      <c r="C6" s="4"/>
+      <c r="D6" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="38" t="s">
+      <c r="E6" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="73" t="s">
+      <c r="G6" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H6" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="2" t="s">
-[...260 lines deleted...]
-      <c r="CR4" s="2" t="s">
+      <c r="I6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="U6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="V6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BB6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BD6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BF6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BI6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BJ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BR6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BT6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BV6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BX6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CB6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CD6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CF6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CG6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CH6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CK6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CN6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CO6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CP6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CR6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:96" s="3" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A5" s="40" t="s">
+    <row r="7" spans="1:96" s="3" customFormat="1" ht="21">
+      <c r="A7" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="42">
-        <f>G39</f>
+      <c r="B7" s="42">
+        <f>G41</f>
         <v>1650</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="36" t="s">
+      <c r="C7" s="4"/>
+      <c r="D7" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="E7" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G7" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="74" t="s">
+      <c r="H7" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="2"/>
-[...86 lines deleted...]
-      <c r="CR5" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2"/>
+      <c r="U7" s="2"/>
+      <c r="V7" s="2"/>
+      <c r="W7" s="2"/>
+      <c r="X7" s="2"/>
+      <c r="Y7" s="2"/>
+      <c r="Z7" s="2"/>
+      <c r="AA7" s="2"/>
+      <c r="AB7" s="2"/>
+      <c r="AC7" s="2"/>
+      <c r="AD7" s="2"/>
+      <c r="AE7" s="2"/>
+      <c r="AF7" s="2"/>
+      <c r="AG7" s="2"/>
+      <c r="AH7" s="2"/>
+      <c r="AI7" s="2"/>
+      <c r="AJ7" s="2"/>
+      <c r="AK7" s="2"/>
+      <c r="AL7" s="2"/>
+      <c r="AM7" s="2"/>
+      <c r="AN7" s="2"/>
+      <c r="AO7" s="2"/>
+      <c r="AP7" s="2"/>
+      <c r="AQ7" s="2"/>
+      <c r="AR7" s="2"/>
+      <c r="AS7" s="2"/>
+      <c r="AT7" s="2"/>
+      <c r="AU7" s="2"/>
+      <c r="AV7" s="2"/>
+      <c r="AW7" s="2"/>
+      <c r="AX7" s="2"/>
+      <c r="AY7" s="2"/>
+      <c r="AZ7" s="2"/>
+      <c r="BA7" s="2"/>
+      <c r="BB7" s="2"/>
+      <c r="BC7" s="2"/>
+      <c r="BD7" s="2"/>
+      <c r="BE7" s="2"/>
+      <c r="BF7" s="2"/>
+      <c r="BG7" s="2"/>
+      <c r="BH7" s="2"/>
+      <c r="BI7" s="2"/>
+      <c r="BJ7" s="2"/>
+      <c r="BK7" s="2"/>
+      <c r="BL7" s="2"/>
+      <c r="BM7" s="2"/>
+      <c r="BN7" s="2"/>
+      <c r="BO7" s="2"/>
+      <c r="BP7" s="2"/>
+      <c r="BQ7" s="2"/>
+      <c r="BR7" s="2"/>
+      <c r="BS7" s="2"/>
+      <c r="BT7" s="2"/>
+      <c r="BU7" s="2"/>
+      <c r="BV7" s="2"/>
+      <c r="BW7" s="2"/>
+      <c r="BX7" s="2"/>
+      <c r="BY7" s="2"/>
+      <c r="BZ7" s="2"/>
+      <c r="CA7" s="2"/>
+      <c r="CB7" s="2"/>
+      <c r="CC7" s="2"/>
+      <c r="CD7" s="2"/>
+      <c r="CE7" s="2"/>
+      <c r="CF7" s="2"/>
+      <c r="CG7" s="2"/>
+      <c r="CH7" s="2"/>
+      <c r="CI7" s="2"/>
+      <c r="CJ7" s="2"/>
+      <c r="CK7" s="2"/>
+      <c r="CL7" s="2"/>
+      <c r="CM7" s="2"/>
+      <c r="CN7" s="2"/>
+      <c r="CO7" s="2"/>
+      <c r="CP7" s="2"/>
+      <c r="CQ7" s="2"/>
+      <c r="CR7" s="2"/>
     </row>
-    <row r="6" spans="1:96" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A6" s="40" t="s">
+    <row r="8" spans="1:96" s="3" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A8" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="42">
-        <f>B4-B5</f>
+      <c r="B8" s="42">
+        <f>B6-B7</f>
         <v>-1650</v>
       </c>
-      <c r="C6" s="4"/>
-      <c r="D6" s="36" t="s">
+      <c r="C8" s="4"/>
+      <c r="D8" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E8" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G8" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="I6" s="2"/>
-[...86 lines deleted...]
-      <c r="CR6" s="2"/>
+      <c r="H8" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
+      <c r="AA8" s="2"/>
+      <c r="AB8" s="2"/>
+      <c r="AC8" s="2"/>
+      <c r="AD8" s="2"/>
+      <c r="AE8" s="2"/>
+      <c r="AF8" s="2"/>
+      <c r="AG8" s="2"/>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+      <c r="AL8" s="2"/>
+      <c r="AM8" s="2"/>
+      <c r="AN8" s="2"/>
+      <c r="AO8" s="2"/>
+      <c r="AP8" s="2"/>
+      <c r="AQ8" s="2"/>
+      <c r="AR8" s="2"/>
+      <c r="AS8" s="2"/>
+      <c r="AT8" s="2"/>
+      <c r="AU8" s="2"/>
+      <c r="AV8" s="2"/>
+      <c r="AW8" s="2"/>
+      <c r="AX8" s="2"/>
+      <c r="AY8" s="2"/>
+      <c r="AZ8" s="2"/>
+      <c r="BA8" s="2"/>
+      <c r="BB8" s="2"/>
+      <c r="BC8" s="2"/>
+      <c r="BD8" s="2"/>
+      <c r="BE8" s="2"/>
+      <c r="BF8" s="2"/>
+      <c r="BG8" s="2"/>
+      <c r="BH8" s="2"/>
+      <c r="BI8" s="2"/>
+      <c r="BJ8" s="2"/>
+      <c r="BK8" s="2"/>
+      <c r="BL8" s="2"/>
+      <c r="BM8" s="2"/>
+      <c r="BN8" s="2"/>
+      <c r="BO8" s="2"/>
+      <c r="BP8" s="2"/>
+      <c r="BQ8" s="2"/>
+      <c r="BR8" s="2"/>
+      <c r="BS8" s="2"/>
+      <c r="BT8" s="2"/>
+      <c r="BU8" s="2"/>
+      <c r="BV8" s="2"/>
+      <c r="BW8" s="2"/>
+      <c r="BX8" s="2"/>
+      <c r="BY8" s="2"/>
+      <c r="BZ8" s="2"/>
+      <c r="CA8" s="2"/>
+      <c r="CB8" s="2"/>
+      <c r="CC8" s="2"/>
+      <c r="CD8" s="2"/>
+      <c r="CE8" s="2"/>
+      <c r="CF8" s="2"/>
+      <c r="CG8" s="2"/>
+      <c r="CH8" s="2"/>
+      <c r="CI8" s="2"/>
+      <c r="CJ8" s="2"/>
+      <c r="CK8" s="2"/>
+      <c r="CL8" s="2"/>
+      <c r="CM8" s="2"/>
+      <c r="CN8" s="2"/>
+      <c r="CO8" s="2"/>
+      <c r="CP8" s="2"/>
+      <c r="CQ8" s="2"/>
+      <c r="CR8" s="2"/>
     </row>
-    <row r="7" spans="1:96" s="3" customFormat="1" ht="26" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="B7" s="43" t="s">
+    <row r="9" spans="1:96" s="3" customFormat="1" ht="27.6">
+      <c r="A9" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="37" t="s">
+      <c r="B9" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="72" t="s">
+      <c r="C9" s="4"/>
+      <c r="D9" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="2" t="s">
-[...260 lines deleted...]
-      <c r="CR7" s="2" t="s">
+      <c r="E9" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="T9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="U9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="V9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="W9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="X9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AT9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BB9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BD9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BF9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BI9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BJ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BR9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BT9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BV9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BX9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CB9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CD9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CF9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CG9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CH9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CK9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CN9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CO9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CP9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CR9" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:96" s="46" customFormat="1" ht="45" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="D8" s="71" t="s">
+    <row r="10" spans="1:96" s="46" customFormat="1" ht="43.9" customHeight="1">
+      <c r="A10" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="49"/>
-[...89 lines deleted...]
-      <c r="CR8" s="49"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="49"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="49"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="49"/>
+      <c r="T10" s="49"/>
+      <c r="U10" s="49"/>
+      <c r="V10" s="49"/>
+      <c r="W10" s="49"/>
+      <c r="X10" s="49"/>
+      <c r="Y10" s="49"/>
+      <c r="Z10" s="49"/>
+      <c r="AA10" s="49"/>
+      <c r="AB10" s="49"/>
+      <c r="AC10" s="49"/>
+      <c r="AD10" s="49"/>
+      <c r="AE10" s="49"/>
+      <c r="AF10" s="49"/>
+      <c r="AG10" s="49"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
+      <c r="AL10" s="49"/>
+      <c r="AM10" s="49"/>
+      <c r="AN10" s="49"/>
+      <c r="AO10" s="49"/>
+      <c r="AP10" s="49"/>
+      <c r="AQ10" s="49"/>
+      <c r="AR10" s="49"/>
+      <c r="AS10" s="49"/>
+      <c r="AT10" s="49"/>
+      <c r="AU10" s="49"/>
+      <c r="AV10" s="49"/>
+      <c r="AW10" s="49"/>
+      <c r="AX10" s="49"/>
+      <c r="AY10" s="49"/>
+      <c r="AZ10" s="49"/>
+      <c r="BA10" s="49"/>
+      <c r="BB10" s="49"/>
+      <c r="BC10" s="49"/>
+      <c r="BD10" s="49"/>
+      <c r="BE10" s="49"/>
+      <c r="BF10" s="49"/>
+      <c r="BG10" s="49"/>
+      <c r="BH10" s="49"/>
+      <c r="BI10" s="49"/>
+      <c r="BJ10" s="49"/>
+      <c r="BK10" s="49"/>
+      <c r="BL10" s="49"/>
+      <c r="BM10" s="49"/>
+      <c r="BN10" s="49"/>
+      <c r="BO10" s="49"/>
+      <c r="BP10" s="49"/>
+      <c r="BQ10" s="49"/>
+      <c r="BR10" s="49"/>
+      <c r="BS10" s="49"/>
+      <c r="BT10" s="49"/>
+      <c r="BU10" s="49"/>
+      <c r="BV10" s="49"/>
+      <c r="BW10" s="49"/>
+      <c r="BX10" s="49"/>
+      <c r="BY10" s="49"/>
+      <c r="BZ10" s="49"/>
+      <c r="CA10" s="49"/>
+      <c r="CB10" s="49"/>
+      <c r="CC10" s="49"/>
+      <c r="CD10" s="49"/>
+      <c r="CE10" s="49"/>
+      <c r="CF10" s="49"/>
+      <c r="CG10" s="49"/>
+      <c r="CH10" s="49"/>
+      <c r="CI10" s="49"/>
+      <c r="CJ10" s="49"/>
+      <c r="CK10" s="49"/>
+      <c r="CL10" s="49"/>
+      <c r="CM10" s="49"/>
+      <c r="CN10" s="49"/>
+      <c r="CO10" s="49"/>
+      <c r="CP10" s="49"/>
+      <c r="CQ10" s="49"/>
+      <c r="CR10" s="49"/>
     </row>
-    <row r="9" spans="1:96" s="3" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-[...91 lines deleted...]
-      <c r="CR9" s="2"/>
+    <row r="11" spans="1:96" s="3" customFormat="1" ht="21">
+      <c r="A11" s="4"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="4"/>
+      <c r="G11" s="44"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2"/>
+      <c r="U11" s="2"/>
+      <c r="V11" s="2"/>
+      <c r="W11" s="2"/>
+      <c r="X11" s="2"/>
+      <c r="Y11" s="2"/>
+      <c r="Z11" s="2"/>
+      <c r="AA11" s="2"/>
+      <c r="AB11" s="2"/>
+      <c r="AC11" s="2"/>
+      <c r="AD11" s="2"/>
+      <c r="AE11" s="2"/>
+      <c r="AF11" s="2"/>
+      <c r="AG11" s="2"/>
+      <c r="AH11" s="2"/>
+      <c r="AI11" s="2"/>
+      <c r="AJ11" s="2"/>
+      <c r="AK11" s="2"/>
+      <c r="AL11" s="2"/>
+      <c r="AM11" s="2"/>
+      <c r="AN11" s="2"/>
+      <c r="AO11" s="2"/>
+      <c r="AP11" s="2"/>
+      <c r="AQ11" s="2"/>
+      <c r="AR11" s="2"/>
+      <c r="AS11" s="2"/>
+      <c r="AT11" s="2"/>
+      <c r="AU11" s="2"/>
+      <c r="AV11" s="2"/>
+      <c r="AW11" s="2"/>
+      <c r="AX11" s="2"/>
+      <c r="AY11" s="2"/>
+      <c r="AZ11" s="2"/>
+      <c r="BA11" s="2"/>
+      <c r="BB11" s="2"/>
+      <c r="BC11" s="2"/>
+      <c r="BD11" s="2"/>
+      <c r="BE11" s="2"/>
+      <c r="BF11" s="2"/>
+      <c r="BG11" s="2"/>
+      <c r="BH11" s="2"/>
+      <c r="BI11" s="2"/>
+      <c r="BJ11" s="2"/>
+      <c r="BK11" s="2"/>
+      <c r="BL11" s="2"/>
+      <c r="BM11" s="2"/>
+      <c r="BN11" s="2"/>
+      <c r="BO11" s="2"/>
+      <c r="BP11" s="2"/>
+      <c r="BQ11" s="2"/>
+      <c r="BR11" s="2"/>
+      <c r="BS11" s="2"/>
+      <c r="BT11" s="2"/>
+      <c r="BU11" s="2"/>
+      <c r="BV11" s="2"/>
+      <c r="BW11" s="2"/>
+      <c r="BX11" s="2"/>
+      <c r="BY11" s="2"/>
+      <c r="BZ11" s="2"/>
+      <c r="CA11" s="2"/>
+      <c r="CB11" s="2"/>
+      <c r="CC11" s="2"/>
+      <c r="CD11" s="2"/>
+      <c r="CE11" s="2"/>
+      <c r="CF11" s="2"/>
+      <c r="CG11" s="2"/>
+      <c r="CH11" s="2"/>
+      <c r="CI11" s="2"/>
+      <c r="CJ11" s="2"/>
+      <c r="CK11" s="2"/>
+      <c r="CL11" s="2"/>
+      <c r="CM11" s="2"/>
+      <c r="CN11" s="2"/>
+      <c r="CO11" s="2"/>
+      <c r="CP11" s="2"/>
+      <c r="CQ11" s="2"/>
+      <c r="CR11" s="2"/>
     </row>
-    <row r="10" spans="1:96" s="3" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.5">
-[...93 lines deleted...]
-      <c r="CR10" s="2"/>
+    <row r="12" spans="1:96" s="3" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A12" s="4"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2"/>
+      <c r="Z12" s="2"/>
+      <c r="AA12" s="2"/>
+      <c r="AB12" s="2"/>
+      <c r="AC12" s="2"/>
+      <c r="AD12" s="2"/>
+      <c r="AE12" s="2"/>
+      <c r="AF12" s="2"/>
+      <c r="AG12" s="2"/>
+      <c r="AH12" s="2"/>
+      <c r="AI12" s="2"/>
+      <c r="AJ12" s="2"/>
+      <c r="AK12" s="2"/>
+      <c r="AL12" s="2"/>
+      <c r="AM12" s="2"/>
+      <c r="AN12" s="2"/>
+      <c r="AO12" s="2"/>
+      <c r="AP12" s="2"/>
+      <c r="AQ12" s="2"/>
+      <c r="AR12" s="2"/>
+      <c r="AS12" s="2"/>
+      <c r="AT12" s="2"/>
+      <c r="AU12" s="2"/>
+      <c r="AV12" s="2"/>
+      <c r="AW12" s="2"/>
+      <c r="AX12" s="2"/>
+      <c r="AY12" s="2"/>
+      <c r="AZ12" s="2"/>
+      <c r="BA12" s="2"/>
+      <c r="BB12" s="2"/>
+      <c r="BC12" s="2"/>
+      <c r="BD12" s="2"/>
+      <c r="BE12" s="2"/>
+      <c r="BF12" s="2"/>
+      <c r="BG12" s="2"/>
+      <c r="BH12" s="2"/>
+      <c r="BI12" s="2"/>
+      <c r="BJ12" s="2"/>
+      <c r="BK12" s="2"/>
+      <c r="BL12" s="2"/>
+      <c r="BM12" s="2"/>
+      <c r="BN12" s="2"/>
+      <c r="BO12" s="2"/>
+      <c r="BP12" s="2"/>
+      <c r="BQ12" s="2"/>
+      <c r="BR12" s="2"/>
+      <c r="BS12" s="2"/>
+      <c r="BT12" s="2"/>
+      <c r="BU12" s="2"/>
+      <c r="BV12" s="2"/>
+      <c r="BW12" s="2"/>
+      <c r="BX12" s="2"/>
+      <c r="BY12" s="2"/>
+      <c r="BZ12" s="2"/>
+      <c r="CA12" s="2"/>
+      <c r="CB12" s="2"/>
+      <c r="CC12" s="2"/>
+      <c r="CD12" s="2"/>
+      <c r="CE12" s="2"/>
+      <c r="CF12" s="2"/>
+      <c r="CG12" s="2"/>
+      <c r="CH12" s="2"/>
+      <c r="CI12" s="2"/>
+      <c r="CJ12" s="2"/>
+      <c r="CK12" s="2"/>
+      <c r="CL12" s="2"/>
+      <c r="CM12" s="2"/>
+      <c r="CN12" s="2"/>
+      <c r="CO12" s="2"/>
+      <c r="CP12" s="2"/>
+      <c r="CQ12" s="2"/>
+      <c r="CR12" s="2"/>
     </row>
-    <row r="12" spans="1:96" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...95 lines deleted...]
-      <c r="CR12" s="51"/>
+    <row r="14" spans="1:96" ht="21.6" thickBot="1">
+      <c r="A14" s="52"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="51"/>
+      <c r="T14" s="51"/>
+      <c r="U14" s="51"/>
+      <c r="V14" s="51"/>
+      <c r="W14" s="51"/>
+      <c r="X14" s="51"/>
+      <c r="Y14" s="51"/>
+      <c r="Z14" s="51"/>
+      <c r="AA14" s="51"/>
+      <c r="AB14" s="51"/>
+      <c r="AC14" s="51"/>
+      <c r="AD14" s="51"/>
+      <c r="AE14" s="51"/>
+      <c r="AF14" s="51"/>
+      <c r="AG14" s="51"/>
+      <c r="AH14" s="51"/>
+      <c r="AI14" s="51"/>
+      <c r="AJ14" s="51"/>
+      <c r="AK14" s="51"/>
+      <c r="AL14" s="51"/>
+      <c r="AM14" s="51"/>
+      <c r="AN14" s="51"/>
+      <c r="AO14" s="51"/>
+      <c r="AP14" s="51"/>
+      <c r="AQ14" s="51"/>
+      <c r="AR14" s="51"/>
+      <c r="AS14" s="51"/>
+      <c r="AT14" s="51"/>
+      <c r="AU14" s="51"/>
+      <c r="AV14" s="51"/>
+      <c r="AW14" s="51"/>
+      <c r="AX14" s="51"/>
+      <c r="AY14" s="51"/>
+      <c r="AZ14" s="51"/>
+      <c r="BA14" s="51"/>
+      <c r="BB14" s="51"/>
+      <c r="BC14" s="51"/>
+      <c r="BD14" s="51"/>
+      <c r="BE14" s="51"/>
+      <c r="BF14" s="51"/>
+      <c r="BG14" s="51"/>
+      <c r="BH14" s="51"/>
+      <c r="BI14" s="51"/>
+      <c r="BJ14" s="51"/>
+      <c r="BK14" s="51"/>
+      <c r="BL14" s="51"/>
+      <c r="BM14" s="51"/>
+      <c r="BN14" s="51"/>
+      <c r="BO14" s="51"/>
+      <c r="BP14" s="51"/>
+      <c r="BQ14" s="51"/>
+      <c r="BR14" s="51"/>
+      <c r="BS14" s="51"/>
+      <c r="BT14" s="51"/>
+      <c r="BU14" s="51"/>
+      <c r="BV14" s="51"/>
+      <c r="BW14" s="51"/>
+      <c r="BX14" s="51"/>
+      <c r="BY14" s="51"/>
+      <c r="BZ14" s="51"/>
+      <c r="CA14" s="51"/>
+      <c r="CB14" s="51"/>
+      <c r="CC14" s="51"/>
+      <c r="CD14" s="51"/>
+      <c r="CE14" s="51"/>
+      <c r="CF14" s="51"/>
+      <c r="CG14" s="51"/>
+      <c r="CH14" s="51"/>
+      <c r="CI14" s="51"/>
+      <c r="CJ14" s="51"/>
+      <c r="CK14" s="51"/>
+      <c r="CL14" s="51"/>
+      <c r="CM14" s="51"/>
+      <c r="CN14" s="51"/>
+      <c r="CO14" s="51"/>
+      <c r="CP14" s="51"/>
+      <c r="CQ14" s="51"/>
+      <c r="CR14" s="51"/>
     </row>
-    <row r="13" spans="1:96" s="19" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B13" s="68" t="s">
+    <row r="15" spans="1:96" s="19" customFormat="1" ht="51" customHeight="1" thickBot="1">
+      <c r="A15" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="66" t="s">
+      <c r="B15" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="66" t="s">
+      <c r="C15" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="E13" s="66" t="s">
+      <c r="D15" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="F13" s="65" t="s">
+      <c r="E15" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="G13" s="67" t="s">
+      <c r="F15" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="H13" s="20"/>
-[...4 lines deleted...]
-      <c r="O13"/>
+      <c r="G15" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" s="20"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="N15"/>
+      <c r="O15"/>
     </row>
-    <row r="14" spans="1:96" s="24" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B14" s="27" t="s">
+    <row r="16" spans="1:96" s="24" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A16" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="27" t="s">
+      <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="D14" s="28" t="s">
+      <c r="C16" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="E14" s="62">
+      <c r="D16" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="62">
         <v>3</v>
       </c>
-      <c r="F14" s="54" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="63">
+      <c r="F16" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="63">
         <v>150</v>
       </c>
-      <c r="H14" s="34" t="s">
-[...6 lines deleted...]
-      <c r="O14"/>
+      <c r="H16" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="N16"/>
+      <c r="O16"/>
     </row>
-    <row r="15" spans="1:96" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A17" s="81"/>
+    <row r="17" spans="1:8">
+      <c r="A17" s="84"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="28"/>
       <c r="E17" s="27"/>
       <c r="F17" s="54"/>
       <c r="G17" s="29"/>
-      <c r="H17" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="22"/>
     </row>
-    <row r="18" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-        <f>SUM(G14:G18)</f>
+    <row r="18" spans="1:8">
+      <c r="A18" s="84"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="22"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="84"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15" thickBot="1">
+      <c r="A20" s="85"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="23">
+        <f>SUM(G16:G20)</f>
         <v>150</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A21" s="83"/>
+    <row r="21" spans="1:8">
+      <c r="A21" s="86" t="s">
+        <v>49</v>
+      </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="56"/>
       <c r="G21" s="14"/>
-      <c r="H21" s="6"/>
+      <c r="H21" s="5"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A22" s="83"/>
+    <row r="22" spans="1:8">
+      <c r="A22" s="86"/>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="56"/>
       <c r="G22" s="14"/>
-      <c r="H22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="6"/>
     </row>
-    <row r="23" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="83"/>
+    <row r="23" spans="1:8">
+      <c r="A23" s="86"/>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="56"/>
       <c r="G23" s="14"/>
-      <c r="H23" s="15">
-        <f>SUM(G19:G23)</f>
+      <c r="H23" s="6"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="86"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="15" thickBot="1">
+      <c r="A25" s="86"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="15">
+        <f>SUM(G21:G25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="H24" s="5"/>
+    <row r="26" spans="1:8">
+      <c r="A26" s="87" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="5"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A27" s="81"/>
+    <row r="27" spans="1:8">
+      <c r="A27" s="84"/>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="58"/>
       <c r="G27" s="10"/>
-      <c r="H27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="6"/>
     </row>
-    <row r="28" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-        <f>SUM(G24:G28)</f>
+    <row r="28" spans="1:8">
+      <c r="A28" s="84"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="6"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="84"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15" thickBot="1">
+      <c r="A30" s="85"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="15">
+        <f>SUM(G26:G30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A31" s="83"/>
+    <row r="31" spans="1:8">
+      <c r="A31" s="86" t="s">
+        <v>51</v>
+      </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="56"/>
       <c r="G31" s="14"/>
-      <c r="H31" s="6"/>
+      <c r="H31" s="5"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A32" s="83"/>
+    <row r="32" spans="1:8">
+      <c r="A32" s="86"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="56"/>
       <c r="G32" s="14"/>
-      <c r="H32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="6"/>
     </row>
-    <row r="33" spans="1:16" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="83"/>
+    <row r="33" spans="1:16">
+      <c r="A33" s="86"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="56"/>
       <c r="G33" s="14"/>
-      <c r="H33" s="15">
-[...2 lines deleted...]
-      </c>
+      <c r="H33" s="6"/>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-        <v>46</v>
+    <row r="34" spans="1:16">
+      <c r="A34" s="86"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="6" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A35" s="79"/>
+    <row r="35" spans="1:16" s="1" customFormat="1" ht="15" thickBot="1">
+      <c r="A35" s="86"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="56"/>
       <c r="G35" s="14"/>
-      <c r="H35" s="6"/>
+      <c r="H35" s="15">
+        <f>SUM(G31:G35)</f>
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="H36" s="6"/>
+    <row r="36" spans="1:16">
+      <c r="A36" s="81" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" s="26">
+        <v>12</v>
+      </c>
+      <c r="F36" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" s="33">
+        <v>1500</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B37" s="11"/>
+    <row r="37" spans="1:16">
+      <c r="A37" s="82"/>
+      <c r="B37" s="11" t="s">
+        <v>55</v>
+      </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="56"/>
       <c r="G37" s="14"/>
-      <c r="H37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="6"/>
     </row>
-    <row r="38" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-        <f>SUM(G34:G38)</f>
+    <row r="38" spans="1:16">
+      <c r="A38" s="82"/>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="56"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="6"/>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" s="82"/>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="15" thickBot="1">
+      <c r="A40" s="83"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="61"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="7">
+        <f>SUM(G36:G40)</f>
         <v>1500</v>
       </c>
-      <c r="I38" s="69"/>
-[...6 lines deleted...]
-      <c r="P38" s="69"/>
+      <c r="I40" s="69"/>
+      <c r="J40" s="69"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="69"/>
+      <c r="N40" s="69"/>
+      <c r="O40" s="69"/>
+      <c r="P40" s="69"/>
     </row>
-    <row r="39" spans="1:16" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-        <f>SUM(G14:G38)</f>
+    <row r="41" spans="1:16" ht="51.4" customHeight="1" thickBot="1">
+      <c r="A41" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="F41" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G41" s="25">
+        <f>SUM(G16:G40)</f>
         <v>1650</v>
       </c>
     </row>
-    <row r="40" spans="1:16" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="1:16" ht="15" thickTop="1"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="G1:H1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="A36:A40"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="A31:A35"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D14:D38" xr:uid="{DCBE59CA-A3CE-425F-BF52-262C765D8E87}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D16:D40" xr:uid="{DCBE59CA-A3CE-425F-BF52-262C765D8E87}">
       <formula1>"One-time,Daily,Weekly,Bi-Weekly,Monthly,Quarterly"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B14:B38" xr:uid="{B4C594F1-0949-4894-853F-A186D79CE5BE}">
-      <formula1>"Transportation,Childcare, Personal Protective Equipment,Refreshment, Tools, Allowance (CR only),Other"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16:F40" xr:uid="{B1D19E05-DE53-4026-A5B4-13420A040C7C}">
+      <formula1>"Yes,No,N/A"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F14:F38" xr:uid="{B1D19E05-DE53-4026-A5B4-13420A040C7C}">
-      <formula1>"Yes,No,N/A"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B16:B40" xr:uid="{B4C594F1-0949-4894-853F-A186D79CE5BE}">
+      <formula1>"Transportation,Childcare, Personal Protective Equipment,Refreshment, Tools,Other"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="H33" formulaRange="1"/>
+    <ignoredError sqref="H35" formulaRange="1"/>
   </ignoredErrors>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="84bf2969-88a8-411c-9abf-1295da6cf03c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="84bf2969-88a8-411c-9abf-1295da6cf03c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C03465F49773C342B44F76D978E31611" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9979568919c0d6e2e9187703f54d215e">
-[...2 lines deleted...]
-    <xsd:import namespace="fa22f935-d0e7-44bd-9280-ce5fbd9ad210"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002F60ECE850DDE64795FE819B1E1F094A" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="93c7e4634a093ada438f5cb1f58e29cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84bf2969-88a8-411c-9abf-1295da6cf03c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22ef0df105adc7233414bb3b9f6e26e0" ns2:_="">
+    <xsd:import namespace="84bf2969-88a8-411c-9abf-1295da6cf03c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="068e4ad8-d80c-41a5-af26-eda80f93f36f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84bf2969-88a8-411c-9abf-1295da6cf03c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a9b50559-7390-452f-8d4d-780c6c1e431b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...18 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a9b50559-7390-452f-8d4d-780c6c1e431b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="Notes" ma:index="20" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+    <xsd:element name="Notes" ma:index="18" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Status" ma:index="21" nillable="true" ma:displayName="Status" ma:description="1. Vashti final review 2. Send to comms" ma:format="Dropdown" ma:internalName="Status">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -3831,124 +4073,72 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED25EEDC-7C81-4215-B9E1-6BCD48F8B967}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FAE9879-2D1F-4E81-903A-D6064325276D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FAE9879-2D1F-4E81-903A-D6064325276D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED25EEDC-7C81-4215-B9E1-6BCD48F8B967}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E095D2-7723-4154-81F6-7AAB2BCE43AD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D38228B-1E89-4A15-96D0-763669634EFC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Muldoon, Mark PSFS:EX</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C03465F49773C342B44F76D978E31611</vt:lpwstr>
+    <vt:lpwstr>0x0101002F60ECE850DDE64795FE819B1E1F094A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>