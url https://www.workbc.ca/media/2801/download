--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -1,49 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41D399E7" w14:textId="263E1FEB" w:rsidR="00AC2062" w:rsidRPr="00420BE3" w:rsidRDefault="000E604F" w:rsidP="002F3C44">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -271,197 +266,190 @@
       </w:r>
       <w:r w:rsidR="008233DD" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F34FCC" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and we’d like to hear about your experience</w:t>
       </w:r>
       <w:r w:rsidR="00F34FCC" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D204CC" w14:textId="6A347E8A" w:rsidR="00B9317E" w:rsidRPr="00420BE3" w:rsidRDefault="00B9317E" w:rsidP="00F31030">
+    <w:p w14:paraId="17D204CC" w14:textId="34465EA7" w:rsidR="00B9317E" w:rsidRPr="00420BE3" w:rsidRDefault="00B9317E" w:rsidP="00F31030">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">To help </w:t>
       </w:r>
       <w:r w:rsidR="00331DBB" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">collect your story, </w:t>
       </w:r>
       <w:r w:rsidR="00B66097" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">we’ve provided a </w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
-      <w:r w:rsidR="00136533" w:rsidRPr="00DF0A54">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00136533" w:rsidRPr="000B7289">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>success story</w:t>
+        </w:r>
+        <w:r w:rsidR="00B66097" w:rsidRPr="000B7289">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> form with guiding questions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00136533" w:rsidRPr="000B7289">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00136533" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but feel free to tell us your story in your own way. We welcome photos </w:t>
+      </w:r>
+      <w:r w:rsidR="008D413D" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00136533" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> video</w:t>
+      </w:r>
+      <w:r w:rsidR="008D413D" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F45" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262187BA" w14:textId="77777777" w:rsidR="00883630" w:rsidRPr="00420BE3" w:rsidRDefault="00E85F45" w:rsidP="00B9317E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1837" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completing your story, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1837" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B66097" w:rsidRPr="00DF0A54">
+        </w:rPr>
+        <w:t>please also r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9317E" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">completing your story, </w:t>
+        </w:rPr>
+        <w:t>ead and sign the</w:t>
       </w:r>
       <w:r w:rsidR="00DC1837" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>please also r</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00B9317E" w:rsidRPr="00420BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Testimonial Consent and Release form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B9317E" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BA2282" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">This form gives the Ministry of Post-Secondary Education and Future Skills permission to share success stories and allows </w:t>
       </w:r>
       <w:r w:rsidR="0089017C" w:rsidRPr="00420BE3">
@@ -478,51 +466,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> to choose how </w:t>
       </w:r>
       <w:r w:rsidR="0089017C" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00BA2282" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> would like to be identified, including the option to remain anonymous</w:t>
       </w:r>
       <w:r w:rsidR="0089017C" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE86BA0" w14:textId="04313573" w:rsidR="00B9317E" w:rsidRPr="00420BE3" w:rsidRDefault="003F0BC8" w:rsidP="00B9317E">
+    <w:p w14:paraId="7DE86BA0" w14:textId="2297B01E" w:rsidR="00B9317E" w:rsidRPr="00420BE3" w:rsidRDefault="003F0BC8" w:rsidP="00B9317E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Your story </w:t>
       </w:r>
       <w:r w:rsidR="00E613DD" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidR="00E00834" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -534,51 +522,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003379F6" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="004E4A42" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="004A067A" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="004A067A" w:rsidRPr="00420BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>WorkBC.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E00834" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B9317E" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>If you do not feel comfortable with the consent form, you can still submit a success story</w:t>
       </w:r>
       <w:r w:rsidR="00E174BC" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -800,1328 +788,1289 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Your Title]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Organization Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Contact Information]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8DCF2F" w14:textId="4C18F898" w:rsidR="0030223D" w:rsidRPr="0030223D" w:rsidRDefault="0030223D" w:rsidP="00F31030">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="005A4247">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Community Workforce Response Grant</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030223D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>is funded by the Government of Canada and the Province of British Columbia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FBC6E9" w14:textId="77777777" w:rsidR="00FC1488" w:rsidRPr="00420BE3" w:rsidRDefault="00FC1488">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B50B940" w14:textId="3AA1EFA9" w:rsidR="00A93245" w:rsidRPr="00420BE3" w:rsidRDefault="00A93245" w:rsidP="00A93245">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reminder</w:t>
+      </w:r>
+      <w:r w:rsidR="00924E64" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1488" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF732C9" w14:textId="048C8351" w:rsidR="00A81F16" w:rsidRPr="00420BE3" w:rsidRDefault="00A81F16" w:rsidP="00A81F16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Subject:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Reminder] Submit your skills training success story by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4985BF9A" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[NAME]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B144FD0" w14:textId="4B0127A1" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Just a quick reminder to submit your success story for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00821D29" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>PROJECT NAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skills training by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Your experience helps showcase the impact of th</w:t>
+      </w:r>
+      <w:r w:rsidR="00496D03" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e Community Workforce Response Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program and can inspire others in your community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4546A25F" w14:textId="7736C2BE" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94B7F" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>send me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CFFF1D" w14:textId="752587B3" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="001B5B13" w:rsidP="003A45ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your story</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094265E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0094265E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>success story form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E7D34">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you wish)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C387068" w14:textId="4D54C73B" w:rsidR="001B5B13" w:rsidRPr="00420BE3" w:rsidRDefault="001B5B13" w:rsidP="003A45ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A signed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00420BE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Testimonial Consent and Release form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008C119A" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C119A" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(optional if you prefer your story not be shared publicly</w:t>
+      </w:r>
+      <w:r w:rsidR="00D173A4" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74185FD0" w14:textId="6F991886" w:rsidR="00D173A4" w:rsidRPr="00420BE3" w:rsidRDefault="00D173A4" w:rsidP="003A45ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Photos or video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional but encouraged)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3FECD6" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions or need assistance, feel free to reach out to us at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[CONTACT EMAIL/PHONE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA342F9" w14:textId="0946D82D" w:rsidR="00117339" w:rsidRPr="00420BE3" w:rsidRDefault="00117339" w:rsidP="00117339">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Thank you for being part of this project. We look forward to hearing your story!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD76BC" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Warm regards,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D6343B" w14:textId="77777777" w:rsidR="00117339" w:rsidRDefault="00117339" w:rsidP="00117339">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Your Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Your Title]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Organization Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Contact Information]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFF7292" w14:textId="77777777" w:rsidR="005A4247" w:rsidRPr="0030223D" w:rsidRDefault="005A4247" w:rsidP="005A4247">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="005A4247">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Workforce Response Grant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030223D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>is funded by the Government of Canada and the Province of British Columbia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FBC6E9" w14:textId="77777777" w:rsidR="00FC1488" w:rsidRPr="00420BE3" w:rsidRDefault="00FC1488">
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="3EB2277F" w14:textId="0FA0407A" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00117339">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B50B940" w14:textId="3AA1EFA9" w:rsidR="00A93245" w:rsidRPr="00420BE3" w:rsidRDefault="00A93245" w:rsidP="00A93245">
+    <w:p w14:paraId="11B6E8C4" w14:textId="47834B06" w:rsidR="00F31030" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Reminder</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – participants</w:t>
+        <w:t>Initial email –</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE629C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF732C9" w14:textId="048C8351" w:rsidR="00A81F16" w:rsidRPr="00420BE3" w:rsidRDefault="00A81F16" w:rsidP="00A81F16">
+    <w:p w14:paraId="5D6779CB" w14:textId="197E69F3" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Subject:</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Reminder] Submit your skills training success story by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00420BE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00821D29" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[Request]</w:t>
+      </w:r>
+      <w:r w:rsidR="00466819" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Share your CWRG success story</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3052C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B845D3" w14:textId="3F989444" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dear [</w:t>
+      </w:r>
+      <w:r w:rsidR="00466819" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>EMPLOYER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695BA1C4" w14:textId="79DFA4D8" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="62AC9524">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for partnering with us on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00821D29" w:rsidRPr="62AC9524">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[DATE]</w:t>
+        <w:t>[PROJECT NAME]</w:t>
+      </w:r>
+      <w:r w:rsidR="00821D29" w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skills training </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47AEF" w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>project, funded by the Community Workforce Response Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00540CF3" w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Your </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47AEF" w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been instrumental in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE20B6" w:rsidRPr="62AC9524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helping people get the training needed in your industry. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4985BF9A" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
-[...22 lines deleted...]
-        <w:t>,</w:t>
+    <w:p w14:paraId="7B59CE8A" w14:textId="32138C6A" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00DE20B6" w:rsidP="00CE629C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Province is collecting success stories to showcase the impact of this program, and we’d like to hear about your experience as an employer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B144FD0" w14:textId="4B0127A1" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
-[...100 lines deleted...]
-      <w:r w:rsidRPr="00420BE3">
+    <w:p w14:paraId="3F558B61" w14:textId="161EFA42" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00420BE3">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you’d like to contribute, please complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0085131B" w:rsidRPr="00C832F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>employer success story form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0085131B" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00B26FE0" w:rsidRPr="00420BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Testimonial Consent and Release form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C119A" w:rsidRPr="00420BE3">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00420BE3">
+      <w:r w:rsidR="000A0296" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (optional but encouraged)</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26FE0" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and send them to me</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0296" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0296" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26FE0" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3FECD6" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">If you have any questions or need assistance, feel free to reach out to us at </w:t>
+    <w:p w14:paraId="757F57CB" w14:textId="6111F0F2" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="000A0296" w:rsidP="00CE629C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your story may be featured in reports, promotional materials and </w:t>
+      </w:r>
+      <w:r w:rsidR="004835B7" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00420BE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>WorkBC.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE629C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions, feel free to contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE629C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[CONTACT EMAIL/PHONE]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA342F9" w14:textId="0946D82D" w:rsidR="00117339" w:rsidRPr="00420BE3" w:rsidRDefault="00117339" w:rsidP="00117339">
-[...11 lines deleted...]
-        <w:t>Thank you for being part of this project. We look forward to hearing your story!</w:t>
+    <w:p w14:paraId="31580933" w14:textId="644F1825" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for supporting this </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE717C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and helping create opportunities for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE717C" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>workers in your community. I look forward to hearing from you!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CD76BC" w14:textId="77777777" w:rsidR="00A0312A" w:rsidRPr="00420BE3" w:rsidRDefault="00A0312A" w:rsidP="00A0312A">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="00E8EFF9" w14:textId="77777777" w:rsidR="00EE717C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warm regards,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D6343B" w14:textId="77777777" w:rsidR="00117339" w:rsidRDefault="00117339" w:rsidP="00117339">
+    <w:p w14:paraId="1965A626" w14:textId="3F8F8B89" w:rsidR="00CE629C" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Your Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Your Title]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Organization Name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br/>
         <w:t>[Contact Information]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFF7292" w14:textId="77777777" w:rsidR="005A4247" w:rsidRPr="0030223D" w:rsidRDefault="005A4247" w:rsidP="005A4247">
+    <w:p w14:paraId="6D771709" w14:textId="77777777" w:rsidR="005A4247" w:rsidRPr="0030223D" w:rsidRDefault="005A4247" w:rsidP="005A4247">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="005A4247">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Workforce Response Grant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030223D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>is funded by the Government of Canada and the Province of British Columbia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB2277F" w14:textId="0FA0407A" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00117339">
-[...9 lines deleted...]
-          <w:color w:val="0000FF"/>
+    <w:p w14:paraId="495F9DD5" w14:textId="69E17251" w:rsidR="007F4951" w:rsidRPr="00420BE3" w:rsidRDefault="007F4951">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B6E8C4" w14:textId="47834B06" w:rsidR="00F31030" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
+    <w:p w14:paraId="1FA91D1D" w14:textId="31C66B59" w:rsidR="002F35CA" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Initial email –</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> employers</w:t>
+        <w:t>Reminder email – employers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6779CB" w14:textId="197E69F3" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="51D0EBE0" w14:textId="75293848" w:rsidR="002F35CA" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Subject:</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reminder: share your employer success story by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B845D3" w14:textId="3F989444" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="00CE629C">
-[...25 lines deleted...]
-        <w:t>],</w:t>
+    <w:p w14:paraId="56F5E304" w14:textId="0B1E8F8F" w:rsidR="002F35CA" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[EMPLOYER]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695BA1C4" w14:textId="79DFA4D8" w:rsidR="00CE629C" w:rsidRPr="00420BE3" w:rsidRDefault="00CE629C" w:rsidP="62AC9524">
-[...13 lines deleted...]
-      <w:r w:rsidR="00821D29" w:rsidRPr="62AC9524">
+    <w:p w14:paraId="1D8B95ED" w14:textId="77777777" w:rsidR="00C27867" w:rsidRPr="00420BE3" w:rsidRDefault="002F35CA" w:rsidP="002F35CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Just a quick reminder to submit your </w:t>
+      </w:r>
+      <w:r w:rsidR="00212D03" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employer success story </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[PROJECT NAME]</w:t>
       </w:r>
-      <w:r w:rsidR="00821D29" w:rsidRPr="62AC9524">
-[...165 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skills training </w:t>
+      </w:r>
+      <w:r w:rsidR="0084294F" w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420BE3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidR="000A0296" w:rsidRPr="00420BE3">
+      <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[DATE]</w:t>
       </w:r>
-      <w:r w:rsidR="00B26FE0" w:rsidRPr="00420BE3">
-[...357 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76018156" w14:textId="7A89BE50" w:rsidR="0084294F" w:rsidRPr="00420BE3" w:rsidRDefault="0084294F" w:rsidP="002F35CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Your perspective is important—</w:t>
       </w:r>
       <w:r w:rsidR="00A96437" w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sharing your experience highlights the impact of the Community Workforce Response Grant and shows how collaboration strengthens businesses and communities</w:t>
       </w:r>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FD653F" w14:textId="77777777" w:rsidR="00506BB1" w:rsidRPr="00420BE3" w:rsidRDefault="00506BB1" w:rsidP="00506BB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please send me:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B221CFF" w14:textId="61376FB3" w:rsidR="00506BB1" w:rsidRPr="00420BE3" w:rsidRDefault="00506BB1" w:rsidP="00506BB1">
+    <w:p w14:paraId="0B221CFF" w14:textId="1024DBF3" w:rsidR="00506BB1" w:rsidRPr="00420BE3" w:rsidRDefault="00506BB1" w:rsidP="00506BB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7D34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
-[...16 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00C832F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>employer success story form</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07C88CC5" w14:textId="259D4930" w:rsidR="000F23CA" w:rsidRPr="00420BE3" w:rsidRDefault="00506BB1" w:rsidP="000F23CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420BE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A signed </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00420BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Testimonial Consent and Release form</w:t>
@@ -2251,170 +2200,74 @@
           <w:t>Community Workforce Response Grant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008274AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> is funded by the Government of Canada and the Province of British Columbia</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008274AD" w:rsidRPr="008274AD" w:rsidSect="00482FDB">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5032E4F9" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8" w:rsidP="00AC2062">
+    <w:p w14:paraId="3858BDB9" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662" w:rsidP="00AC2062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17DE985E" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8" w:rsidP="00AC2062">
+    <w:p w14:paraId="44183B6B" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662" w:rsidP="00AC2062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="699C29D4" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8">
+    <w:p w14:paraId="1CEA2EC0" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2526,50 +2379,51 @@
           </w:rPr>
           <w:t>CWRG Success Stories: Template Emails</w:t>
         </w:r>
         <w:r w:rsidR="00AC2062" w:rsidRPr="00AC2062">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:br/>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1728636285"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="00AC2062" w:rsidRPr="00AC2062">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00AC2062" w:rsidRPr="00AC2062">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00AC2062" w:rsidRPr="00AC2062">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
@@ -2634,71 +2488,71 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00AC2062" w:rsidRPr="00AC2062">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20231EE7" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8" w:rsidP="00AC2062">
+    <w:p w14:paraId="160EC069" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662" w:rsidP="00AC2062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF0B983" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8" w:rsidP="00AC2062">
+    <w:p w14:paraId="22B4F385" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662" w:rsidP="00AC2062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73110AB5" w14:textId="77777777" w:rsidR="005A56A8" w:rsidRDefault="005A56A8">
+    <w:p w14:paraId="779B4968" w14:textId="77777777" w:rsidR="00E03662" w:rsidRDefault="00E03662">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="487B69D9" w14:textId="77777777" w:rsidR="00AC2062" w:rsidRDefault="00AC2062" w:rsidP="00AC2062">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF4C43">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08715AA0" wp14:editId="7FAE51A9">
           <wp:extent cx="1960775" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="846149087" name="Picture 846149087" descr="A black background with blue text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
@@ -5002,62 +4856,55 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="247737306">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="707147777">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="570116265">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1054355450">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="793601517">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="983898786">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="614675075">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E604F"/>
@@ -5074,97 +4921,99 @@
     <w:rsid w:val="00057391"/>
     <w:rsid w:val="0006311E"/>
     <w:rsid w:val="000654C6"/>
     <w:rsid w:val="00071E17"/>
     <w:rsid w:val="00072F18"/>
     <w:rsid w:val="00073064"/>
     <w:rsid w:val="00074B07"/>
     <w:rsid w:val="00080C85"/>
     <w:rsid w:val="000811DC"/>
     <w:rsid w:val="00081BFF"/>
     <w:rsid w:val="00085836"/>
     <w:rsid w:val="0009021F"/>
     <w:rsid w:val="00094442"/>
     <w:rsid w:val="00095580"/>
     <w:rsid w:val="00097427"/>
     <w:rsid w:val="000A0296"/>
     <w:rsid w:val="000A038C"/>
     <w:rsid w:val="000A25DF"/>
     <w:rsid w:val="000A31C1"/>
     <w:rsid w:val="000A61A3"/>
     <w:rsid w:val="000B036B"/>
     <w:rsid w:val="000B1C62"/>
     <w:rsid w:val="000B2E56"/>
     <w:rsid w:val="000B5D3E"/>
     <w:rsid w:val="000B6723"/>
+    <w:rsid w:val="000B7289"/>
     <w:rsid w:val="000C1E68"/>
     <w:rsid w:val="000C3B83"/>
     <w:rsid w:val="000C3C79"/>
     <w:rsid w:val="000C7488"/>
     <w:rsid w:val="000D73B0"/>
     <w:rsid w:val="000E458F"/>
     <w:rsid w:val="000E4B45"/>
     <w:rsid w:val="000E604F"/>
     <w:rsid w:val="000E6684"/>
     <w:rsid w:val="000E70CB"/>
     <w:rsid w:val="000E7242"/>
     <w:rsid w:val="000E7250"/>
     <w:rsid w:val="000F23CA"/>
     <w:rsid w:val="000F2DDE"/>
     <w:rsid w:val="00103A1B"/>
     <w:rsid w:val="0010731C"/>
     <w:rsid w:val="00107353"/>
     <w:rsid w:val="00117339"/>
     <w:rsid w:val="00120FC3"/>
     <w:rsid w:val="001221FA"/>
     <w:rsid w:val="00123503"/>
     <w:rsid w:val="00124E56"/>
     <w:rsid w:val="00132D4C"/>
     <w:rsid w:val="001332D4"/>
     <w:rsid w:val="00136533"/>
     <w:rsid w:val="00144506"/>
     <w:rsid w:val="00157C64"/>
     <w:rsid w:val="001601DB"/>
     <w:rsid w:val="0016033C"/>
     <w:rsid w:val="00160482"/>
     <w:rsid w:val="001615C6"/>
     <w:rsid w:val="0016229A"/>
     <w:rsid w:val="00164F8F"/>
     <w:rsid w:val="00172D63"/>
     <w:rsid w:val="00173D98"/>
     <w:rsid w:val="00174212"/>
     <w:rsid w:val="00184579"/>
     <w:rsid w:val="00185B11"/>
     <w:rsid w:val="00191A1D"/>
     <w:rsid w:val="00192699"/>
     <w:rsid w:val="00193435"/>
     <w:rsid w:val="00193D0D"/>
     <w:rsid w:val="00194A25"/>
     <w:rsid w:val="001A54AD"/>
     <w:rsid w:val="001B5B13"/>
     <w:rsid w:val="001C1389"/>
     <w:rsid w:val="001C1D80"/>
+    <w:rsid w:val="001D1CD1"/>
     <w:rsid w:val="001E3D17"/>
     <w:rsid w:val="001E5FAE"/>
     <w:rsid w:val="001E6E61"/>
     <w:rsid w:val="001E78A0"/>
     <w:rsid w:val="0020009D"/>
     <w:rsid w:val="00200B35"/>
     <w:rsid w:val="00204E3D"/>
     <w:rsid w:val="002055EF"/>
     <w:rsid w:val="002057E0"/>
     <w:rsid w:val="00206022"/>
     <w:rsid w:val="00211DDA"/>
     <w:rsid w:val="00212D03"/>
     <w:rsid w:val="00213A73"/>
     <w:rsid w:val="0021624B"/>
     <w:rsid w:val="00217E66"/>
     <w:rsid w:val="002219C5"/>
     <w:rsid w:val="00230B3D"/>
     <w:rsid w:val="00235056"/>
     <w:rsid w:val="00235782"/>
     <w:rsid w:val="002420F3"/>
     <w:rsid w:val="00242E1E"/>
     <w:rsid w:val="00243FED"/>
     <w:rsid w:val="002447C3"/>
     <w:rsid w:val="00246772"/>
     <w:rsid w:val="00255597"/>
@@ -5461,112 +5310,116 @@
     <w:rsid w:val="008A1645"/>
     <w:rsid w:val="008A36C4"/>
     <w:rsid w:val="008B05DE"/>
     <w:rsid w:val="008B08FE"/>
     <w:rsid w:val="008B6AAA"/>
     <w:rsid w:val="008C119A"/>
     <w:rsid w:val="008C1799"/>
     <w:rsid w:val="008D2B8F"/>
     <w:rsid w:val="008D413D"/>
     <w:rsid w:val="008D4765"/>
     <w:rsid w:val="008E7BA7"/>
     <w:rsid w:val="008E7D34"/>
     <w:rsid w:val="008F2080"/>
     <w:rsid w:val="008F28A1"/>
     <w:rsid w:val="008F41E8"/>
     <w:rsid w:val="00904153"/>
     <w:rsid w:val="00905E5B"/>
     <w:rsid w:val="0091427B"/>
     <w:rsid w:val="00924B10"/>
     <w:rsid w:val="00924E64"/>
     <w:rsid w:val="00926794"/>
     <w:rsid w:val="00926C65"/>
     <w:rsid w:val="009307F5"/>
     <w:rsid w:val="00940FB2"/>
     <w:rsid w:val="009419DF"/>
+    <w:rsid w:val="0094265E"/>
     <w:rsid w:val="0094285C"/>
     <w:rsid w:val="00951345"/>
     <w:rsid w:val="009543AB"/>
     <w:rsid w:val="009552BB"/>
     <w:rsid w:val="00962BA6"/>
     <w:rsid w:val="00965009"/>
+    <w:rsid w:val="0097568D"/>
     <w:rsid w:val="00977C1F"/>
     <w:rsid w:val="00986B79"/>
     <w:rsid w:val="00993CAD"/>
     <w:rsid w:val="0099717E"/>
     <w:rsid w:val="009A0D77"/>
     <w:rsid w:val="009B1487"/>
     <w:rsid w:val="009B7688"/>
     <w:rsid w:val="009B76A5"/>
     <w:rsid w:val="009B7B3D"/>
     <w:rsid w:val="009C0E59"/>
     <w:rsid w:val="009C5D46"/>
     <w:rsid w:val="009D109D"/>
     <w:rsid w:val="009D3C86"/>
     <w:rsid w:val="009D66F5"/>
     <w:rsid w:val="009E1203"/>
     <w:rsid w:val="009F2D90"/>
     <w:rsid w:val="009F5206"/>
     <w:rsid w:val="00A0312A"/>
     <w:rsid w:val="00A037FD"/>
     <w:rsid w:val="00A06A30"/>
     <w:rsid w:val="00A12FBC"/>
     <w:rsid w:val="00A1472B"/>
     <w:rsid w:val="00A21054"/>
     <w:rsid w:val="00A23EC4"/>
     <w:rsid w:val="00A24DF0"/>
+    <w:rsid w:val="00A25A39"/>
     <w:rsid w:val="00A276CF"/>
     <w:rsid w:val="00A277D8"/>
     <w:rsid w:val="00A3052C"/>
     <w:rsid w:val="00A3248F"/>
     <w:rsid w:val="00A371C2"/>
     <w:rsid w:val="00A3733B"/>
     <w:rsid w:val="00A41D18"/>
     <w:rsid w:val="00A47AEF"/>
     <w:rsid w:val="00A527AA"/>
     <w:rsid w:val="00A5540E"/>
     <w:rsid w:val="00A5763D"/>
     <w:rsid w:val="00A634FA"/>
     <w:rsid w:val="00A6447C"/>
     <w:rsid w:val="00A65A81"/>
     <w:rsid w:val="00A7239E"/>
     <w:rsid w:val="00A756D5"/>
     <w:rsid w:val="00A772BB"/>
     <w:rsid w:val="00A81F16"/>
     <w:rsid w:val="00A859FC"/>
     <w:rsid w:val="00A93245"/>
     <w:rsid w:val="00A943EC"/>
     <w:rsid w:val="00A956C7"/>
     <w:rsid w:val="00A96437"/>
     <w:rsid w:val="00A9720C"/>
     <w:rsid w:val="00AA44AE"/>
     <w:rsid w:val="00AA6411"/>
     <w:rsid w:val="00AA7A13"/>
     <w:rsid w:val="00AB6637"/>
     <w:rsid w:val="00AC2062"/>
     <w:rsid w:val="00AC2446"/>
     <w:rsid w:val="00AC326A"/>
+    <w:rsid w:val="00AC6E83"/>
     <w:rsid w:val="00AD203E"/>
     <w:rsid w:val="00AE227F"/>
     <w:rsid w:val="00AF27F2"/>
     <w:rsid w:val="00AF3876"/>
     <w:rsid w:val="00AF7673"/>
     <w:rsid w:val="00B013A4"/>
     <w:rsid w:val="00B07127"/>
     <w:rsid w:val="00B10EFB"/>
     <w:rsid w:val="00B20D8E"/>
     <w:rsid w:val="00B25A96"/>
     <w:rsid w:val="00B26F69"/>
     <w:rsid w:val="00B26FE0"/>
     <w:rsid w:val="00B3144D"/>
     <w:rsid w:val="00B320C7"/>
     <w:rsid w:val="00B32503"/>
     <w:rsid w:val="00B45AE1"/>
     <w:rsid w:val="00B502E7"/>
     <w:rsid w:val="00B510EE"/>
     <w:rsid w:val="00B521FA"/>
     <w:rsid w:val="00B62D3B"/>
     <w:rsid w:val="00B64696"/>
     <w:rsid w:val="00B66097"/>
     <w:rsid w:val="00B67B85"/>
     <w:rsid w:val="00B67F6F"/>
     <w:rsid w:val="00B705DD"/>
@@ -5588,72 +5441,74 @@
     <w:rsid w:val="00BD7E6A"/>
     <w:rsid w:val="00BE04D2"/>
     <w:rsid w:val="00BE2FEF"/>
     <w:rsid w:val="00C052F8"/>
     <w:rsid w:val="00C1167C"/>
     <w:rsid w:val="00C243AF"/>
     <w:rsid w:val="00C24649"/>
     <w:rsid w:val="00C26D4E"/>
     <w:rsid w:val="00C274E7"/>
     <w:rsid w:val="00C27867"/>
     <w:rsid w:val="00C34CF3"/>
     <w:rsid w:val="00C37C24"/>
     <w:rsid w:val="00C46877"/>
     <w:rsid w:val="00C50AF8"/>
     <w:rsid w:val="00C53960"/>
     <w:rsid w:val="00C53CDE"/>
     <w:rsid w:val="00C55829"/>
     <w:rsid w:val="00C564F3"/>
     <w:rsid w:val="00C60029"/>
     <w:rsid w:val="00C63057"/>
     <w:rsid w:val="00C73551"/>
     <w:rsid w:val="00C749FB"/>
     <w:rsid w:val="00C815F5"/>
     <w:rsid w:val="00C81A12"/>
     <w:rsid w:val="00C823ED"/>
+    <w:rsid w:val="00C832F8"/>
     <w:rsid w:val="00C838BA"/>
     <w:rsid w:val="00C847E4"/>
     <w:rsid w:val="00C90823"/>
     <w:rsid w:val="00C92155"/>
     <w:rsid w:val="00C92B33"/>
     <w:rsid w:val="00C93E2A"/>
     <w:rsid w:val="00C94B7F"/>
     <w:rsid w:val="00C979DC"/>
     <w:rsid w:val="00CA0F7E"/>
     <w:rsid w:val="00CA27A8"/>
     <w:rsid w:val="00CA5B88"/>
     <w:rsid w:val="00CA5E8B"/>
     <w:rsid w:val="00CB11FC"/>
     <w:rsid w:val="00CB216E"/>
     <w:rsid w:val="00CB3CB6"/>
     <w:rsid w:val="00CB68A4"/>
     <w:rsid w:val="00CC05DE"/>
     <w:rsid w:val="00CC43C0"/>
     <w:rsid w:val="00CC468D"/>
     <w:rsid w:val="00CC746F"/>
     <w:rsid w:val="00CD0561"/>
     <w:rsid w:val="00CD1A6D"/>
+    <w:rsid w:val="00CD4017"/>
     <w:rsid w:val="00CD7645"/>
     <w:rsid w:val="00CE0902"/>
     <w:rsid w:val="00CE0A9F"/>
     <w:rsid w:val="00CE4692"/>
     <w:rsid w:val="00CE629C"/>
     <w:rsid w:val="00CE7D31"/>
     <w:rsid w:val="00CF1D32"/>
     <w:rsid w:val="00CF21DA"/>
     <w:rsid w:val="00CF26B4"/>
     <w:rsid w:val="00CF501E"/>
     <w:rsid w:val="00CF57D6"/>
     <w:rsid w:val="00CF7A5D"/>
     <w:rsid w:val="00D02995"/>
     <w:rsid w:val="00D13453"/>
     <w:rsid w:val="00D1416B"/>
     <w:rsid w:val="00D173A4"/>
     <w:rsid w:val="00D176D1"/>
     <w:rsid w:val="00D17DD3"/>
     <w:rsid w:val="00D17F4A"/>
     <w:rsid w:val="00D230CA"/>
     <w:rsid w:val="00D25A71"/>
     <w:rsid w:val="00D25BCF"/>
     <w:rsid w:val="00D302ED"/>
     <w:rsid w:val="00D31CD4"/>
     <w:rsid w:val="00D323CA"/>
@@ -5674,84 +5529,87 @@
     <w:rsid w:val="00D9008D"/>
     <w:rsid w:val="00D90D3B"/>
     <w:rsid w:val="00D92B12"/>
     <w:rsid w:val="00D971CC"/>
     <w:rsid w:val="00DA453C"/>
     <w:rsid w:val="00DA7FCE"/>
     <w:rsid w:val="00DB037E"/>
     <w:rsid w:val="00DB4FEF"/>
     <w:rsid w:val="00DC0E3D"/>
     <w:rsid w:val="00DC11DC"/>
     <w:rsid w:val="00DC1837"/>
     <w:rsid w:val="00DC23D7"/>
     <w:rsid w:val="00DC70FA"/>
     <w:rsid w:val="00DD0E2A"/>
     <w:rsid w:val="00DD197D"/>
     <w:rsid w:val="00DD1E9A"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD41B7"/>
     <w:rsid w:val="00DE0455"/>
     <w:rsid w:val="00DE20B6"/>
     <w:rsid w:val="00DE2A04"/>
     <w:rsid w:val="00DF0A54"/>
     <w:rsid w:val="00DF4430"/>
     <w:rsid w:val="00DF5D6B"/>
     <w:rsid w:val="00E00834"/>
+    <w:rsid w:val="00E03662"/>
     <w:rsid w:val="00E05C18"/>
     <w:rsid w:val="00E07909"/>
     <w:rsid w:val="00E106AD"/>
     <w:rsid w:val="00E109C6"/>
     <w:rsid w:val="00E114B1"/>
     <w:rsid w:val="00E1171A"/>
     <w:rsid w:val="00E126F9"/>
     <w:rsid w:val="00E12C7B"/>
     <w:rsid w:val="00E1302B"/>
     <w:rsid w:val="00E132C5"/>
     <w:rsid w:val="00E1407C"/>
     <w:rsid w:val="00E174BC"/>
     <w:rsid w:val="00E31BF3"/>
     <w:rsid w:val="00E32BDB"/>
     <w:rsid w:val="00E33749"/>
     <w:rsid w:val="00E40AA7"/>
     <w:rsid w:val="00E613DD"/>
     <w:rsid w:val="00E63B68"/>
     <w:rsid w:val="00E72103"/>
     <w:rsid w:val="00E772EE"/>
+    <w:rsid w:val="00E80EB8"/>
     <w:rsid w:val="00E85238"/>
     <w:rsid w:val="00E85B4E"/>
     <w:rsid w:val="00E85F45"/>
     <w:rsid w:val="00E861F9"/>
     <w:rsid w:val="00E907F5"/>
     <w:rsid w:val="00E90D43"/>
     <w:rsid w:val="00E92D14"/>
     <w:rsid w:val="00EA162D"/>
     <w:rsid w:val="00EA3866"/>
     <w:rsid w:val="00EA55F4"/>
     <w:rsid w:val="00EC3516"/>
     <w:rsid w:val="00EC46B2"/>
     <w:rsid w:val="00EE5CC4"/>
     <w:rsid w:val="00EE717C"/>
+    <w:rsid w:val="00EE7F6A"/>
     <w:rsid w:val="00EF0F32"/>
     <w:rsid w:val="00EF12E7"/>
     <w:rsid w:val="00EF305C"/>
     <w:rsid w:val="00EF54D6"/>
     <w:rsid w:val="00F01269"/>
     <w:rsid w:val="00F0255C"/>
     <w:rsid w:val="00F20347"/>
     <w:rsid w:val="00F23B15"/>
     <w:rsid w:val="00F23DFB"/>
     <w:rsid w:val="00F257E6"/>
     <w:rsid w:val="00F27F3D"/>
     <w:rsid w:val="00F31030"/>
     <w:rsid w:val="00F321BC"/>
     <w:rsid w:val="00F34FCC"/>
     <w:rsid w:val="00F37061"/>
     <w:rsid w:val="00F375A0"/>
     <w:rsid w:val="00F44667"/>
     <w:rsid w:val="00F4608E"/>
     <w:rsid w:val="00F5420A"/>
     <w:rsid w:val="00F70127"/>
     <w:rsid w:val="00F7283F"/>
     <w:rsid w:val="00F75A8D"/>
     <w:rsid w:val="00F75FF2"/>
     <w:rsid w:val="00F765DA"/>
     <w:rsid w:val="00F7762F"/>
@@ -7235,51 +7093,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026403168">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/success-story/community-workforce-response-grant-participants" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/success-story/community-workforce-response-grant-participants" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/2803/download?inline=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant/stories-inspire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/2803/download?inline=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/2804/download?inline=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/find-loans-and-grants/community/community-workforce-response-grant/stories-inspire" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/2804/download?inline=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.workbc.ca/media/357/download?inline=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7799,63 +7657,63 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84bf2969-88a8-411c-9abf-1295da6cf03c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8C8DA77-ACBD-47A5-9BCE-8940E82EAC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="84bf2969-88a8-411c-9abf-1295da6cf03c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>860</Words>
-  <Characters>4602</Characters>
+  <Words>905</Words>
+  <Characters>4855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5392</CharactersWithSpaces>
+  <CharactersWithSpaces>5686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mandybura, Cadence PSFS:EX</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002F60ECE850DDE64795FE819B1E1F094A</vt:lpwstr>
   </property>